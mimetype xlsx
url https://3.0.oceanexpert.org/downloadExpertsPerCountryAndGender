--- v0 (2026-05-03)
+++ v1 (2026-08-27)
@@ -1121,85 +1121,85 @@
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3">
         <v>6</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
         <v>68</v>
       </c>
       <c r="C4">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
         <v>5</v>
       </c>
       <c r="C5">
         <v>2</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
     </row>
@@ -1424,94 +1424,94 @@
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19">
         <v>95</v>
       </c>
       <c r="C19">
         <v>344</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C20">
         <v>48</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>362</v>
       </c>
       <c r="C22">
         <v>311</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23">
         <v>15</v>
       </c>
       <c r="C23">
         <v>30</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
         <v>7</v>
@@ -1849,102 +1849,102 @@
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44">
         <v>314</v>
       </c>
       <c r="C44">
         <v>457</v>
       </c>
       <c r="D44">
         <v>1</v>
       </c>
       <c r="E44">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>48</v>
       </c>
       <c r="B45">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C45">
         <v>392</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>50</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="C48">
         <v>1057</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49">
         <v>11</v>
       </c>
       <c r="C49">
         <v>37</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
@@ -2308,57 +2308,57 @@
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>74</v>
       </c>
       <c r="B71">
         <v>38</v>
       </c>
       <c r="C71">
         <v>42</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>75</v>
       </c>
       <c r="B72">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C72">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D72">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E72">
         <v>56</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>76</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73">
         <v>2</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>77</v>
@@ -2733,88 +2733,88 @@
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>99</v>
       </c>
       <c r="B96">
         <v>15</v>
       </c>
       <c r="C96">
         <v>20</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>100</v>
       </c>
       <c r="B97">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="C97">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="D97">
         <v>1</v>
       </c>
       <c r="E97">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>101</v>
       </c>
       <c r="B98">
         <v>464</v>
       </c>
       <c r="C98">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>102</v>
       </c>
       <c r="B99">
         <v>65</v>
       </c>
       <c r="C99">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
         <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>103</v>
       </c>
       <c r="B100">
         <v>5</v>
       </c>
       <c r="C100">
         <v>15</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
     </row>
@@ -2838,51 +2838,51 @@
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>105</v>
       </c>
       <c r="B102">
         <v>20</v>
       </c>
       <c r="C102">
         <v>50</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
       <c r="E102">
         <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>106</v>
       </c>
       <c r="B103">
         <v>383</v>
       </c>
       <c r="C103">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103">
         <v>27</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>107</v>
       </c>
       <c r="B104">
         <v>28</v>
       </c>
       <c r="C104">
         <v>30</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
@@ -3600,102 +3600,102 @@
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>150</v>
       </c>
       <c r="B147">
         <v>3</v>
       </c>
       <c r="C147">
         <v>11</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>151</v>
       </c>
       <c r="B148">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C148">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>152</v>
       </c>
       <c r="B149">
         <v>3</v>
       </c>
       <c r="C149">
         <v>7</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>153</v>
       </c>
       <c r="B150">
         <v>10</v>
       </c>
       <c r="C150">
         <v>17</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>154</v>
       </c>
       <c r="B151">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C151">
         <v>101</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
       <c r="E151">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>155</v>
       </c>
       <c r="B152">
         <v>25</v>
       </c>
       <c r="C152">
         <v>43</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
@@ -4351,51 +4351,51 @@
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>194</v>
       </c>
       <c r="B191">
         <v>4</v>
       </c>
       <c r="C191">
         <v>62</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>195</v>
       </c>
       <c r="B192">
         <v>187</v>
       </c>
       <c r="C192">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>196</v>
       </c>
       <c r="B193">
         <v>398</v>
       </c>
       <c r="C193">
         <v>382</v>
       </c>
       <c r="D193">
         <v>2</v>
       </c>
       <c r="E193">
         <v>30</v>
       </c>
     </row>
@@ -4586,54 +4586,54 @@
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>208</v>
       </c>
       <c r="B205">
         <v>59</v>
       </c>
       <c r="C205">
         <v>133</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
       <c r="E205">
         <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>209</v>
       </c>
       <c r="B206">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C206">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
       <c r="E206">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>210</v>
       </c>
       <c r="B207">
         <v>13</v>
       </c>
       <c r="C207">
         <v>55</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
     </row>
@@ -4807,71 +4807,71 @@
         <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>221</v>
       </c>
       <c r="B218">
         <v>22</v>
       </c>
       <c r="C218">
         <v>54</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>222</v>
       </c>
       <c r="B219">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C219">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="D219">
         <v>3</v>
       </c>
       <c r="E219">
         <v>45</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>223</v>
       </c>
       <c r="B220">
         <v>925</v>
       </c>
       <c r="C220">
-        <v>1411</v>
+        <v>1408</v>
       </c>
       <c r="D220">
         <v>3</v>
       </c>
       <c r="E220">
         <v>141</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>224</v>
       </c>
       <c r="B221">
         <v>1</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
     </row>